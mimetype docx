--- v0 (2026-03-04)
+++ v1 (2026-11-07)
@@ -1,579 +1,559 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="004E25B6" w:rsidRDefault="004C6317" w:rsidP="004C6317">
+    <w:p w:rsidR="008E2197" w:rsidRPr="008E2197" w:rsidRDefault="008E2197" w:rsidP="00A93990">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="004E25B6" w:rsidRDefault="004C6317" w:rsidP="008E2197">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6317">
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ČESTNÉ PREHLÁSENIE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C6317" w:rsidRDefault="00D13B4C" w:rsidP="00D13B4C">
+    <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="00D13B4C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Dolupodpísaný(á) žiadateľ (ka) o pridelenie sociálneho bytu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13B4C" w:rsidRDefault="00D13B4C" w:rsidP="00D13B4C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="00A93990" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>v Zemianskych Kostoľanoch</w:t>
+      </w:r>
       <w:r w:rsidR="004C6317">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Dolupodpísaný</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00534290">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00534290">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
       <w:r w:rsidR="004C6317">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>............., nar.:................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>trvale bytom ............................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>týmto prehlasujem na svoju česť, že nie som vý</w:t>
+      </w:r>
+      <w:r w:rsidR="001A6229">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lučným</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vlastníkom žiadnej </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nehnuteľnosti určenej na bývanie (rodinný dom, byt...).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A1A28" w:rsidRDefault="003A1A28" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A1A28" w:rsidRDefault="003A1A28" w:rsidP="002B1B5C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zároveň vyhlasujem, že údaje v </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1B5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">žiadosti som vyplnil/a pravdivo </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1B5C" w:rsidRPr="002B1B5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a som si vedomý(á) </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1B5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">právnych </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1B5C" w:rsidRPr="002B1B5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>následkov v prípade uvedenia nepravdivých údajov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>V ...................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C6317" w:rsidRDefault="00A93990" w:rsidP="004C6317">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="004C6317">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(á)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>ňa ...............................</w:t>
       </w:r>
       <w:r w:rsidR="004C6317">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> žiadateľ</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="004C6317">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="004C6317">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ka</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="004C6317">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="004C6317">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>o </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="004C6317">
-        <w:rPr>
-[...353 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>....................................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -612,204 +592,206 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A93990">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>podpis</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C6317" w:rsidRPr="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004C6317" w:rsidRDefault="004C6317" w:rsidP="004C6317">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CE1BB2" w:rsidRDefault="00CE1BB2" w:rsidP="004C6317">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CE1BB2" w:rsidRDefault="00CE1BB2" w:rsidP="004C6317">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE1BB2" w:rsidRDefault="00CE1BB2" w:rsidP="004C6317">
-[...31 lines deleted...]
-    <w:sectPr w:rsidR="00CE1BB2">
+    <w:p w:rsidR="00CE1BB2" w:rsidRDefault="00CE1BB2" w:rsidP="00A93990">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00CE1BB2" w:rsidSect="00464B16">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB1471"/>
+    <w:rsid w:val="001A6229"/>
+    <w:rsid w:val="001F0B3D"/>
+    <w:rsid w:val="002B1B5C"/>
+    <w:rsid w:val="003A1A28"/>
+    <w:rsid w:val="00464B16"/>
     <w:rsid w:val="004C6317"/>
     <w:rsid w:val="004E25B6"/>
+    <w:rsid w:val="00534290"/>
+    <w:rsid w:val="0064625A"/>
+    <w:rsid w:val="008E2197"/>
+    <w:rsid w:val="00A93990"/>
     <w:rsid w:val="00CB1471"/>
+    <w:rsid w:val="00CB621C"/>
     <w:rsid w:val="00CE1BB2"/>
     <w:rsid w:val="00D13B4C"/>
+    <w:rsid w:val="00FD08A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
@@ -1468,70 +1450,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>93</Words>
-  <Characters>535</Characters>
+  <Words>109</Words>
+  <Characters>627</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>627</CharactersWithSpaces>
+  <CharactersWithSpaces>735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>HP</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>