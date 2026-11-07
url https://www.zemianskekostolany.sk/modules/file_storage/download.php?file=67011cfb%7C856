--- v0 (2026-03-04)
+++ v1 (2026-11-07)
@@ -2,74 +2,99 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
+    <w:p w:rsidR="009C53FD" w:rsidRPr="009C53FD" w:rsidRDefault="009C53FD" w:rsidP="00AB3C39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>Žiadosť o predlženie nájomnej zmluvy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
+    <w:p w:rsidR="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AB3C39" w:rsidRPr="005162E7" w:rsidRDefault="00AB3C39" w:rsidP="005162E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="sk-SK"/>
@@ -110,129 +135,178 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Titul, meno a priezvisko*:      </w:t>
       </w:r>
       <w:r w:rsidRPr="005162E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t>...........................................................................................</w:t>
+        <w:t>................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>..................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005162E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>.............................</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005162E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>..............</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005162E7">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>2. Trvalý pobyt</w:t>
       </w:r>
       <w:r w:rsidRPr="005162E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (obec, ulica, číslo domu, PSČ):  ..................................................................</w:t>
+        <w:t xml:space="preserve"> (obec, ulica, číslo domu, PSČ):  .....</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>.............................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005162E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>.............................................................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>3. Prechodný pobyt</w:t>
       </w:r>
       <w:r w:rsidRPr="005162E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (obec, ulica, číslo domu, PSČ): ............................................................</w:t>
+        <w:t xml:space="preserve"> (obec, ulica, číslo domu, PSČ): .....................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>.............................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005162E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>.......</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="sk-SK"/>
@@ -289,165 +363,198 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t>6. Emailová adresa a </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> :..................................................</w:t>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005162E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>el.číslo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005162E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3C39" w:rsidRPr="005162E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>mailová adresa  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005162E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>:...............</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>.........................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005162E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>...................................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>B.</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="005162E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>Členovia domácnosti zahrnutí do žiadosti</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="305"/>
-        <w:gridCol w:w="1732"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1847"/>
+        <w:gridCol w:w="1864"/>
+        <w:gridCol w:w="4803"/>
+        <w:gridCol w:w="1540"/>
+        <w:gridCol w:w="2033"/>
       </w:tblGrid>
       <w:tr w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidTr="00277C1A">
         <w:trPr>
           <w:trHeight w:val="1086"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="sk-SK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
             <w:pPr>
@@ -980,708 +1087,632 @@
       </w:r>
       <w:r w:rsidRPr="005162E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="0023691B" w:rsidRPr="0023691B" w:rsidRDefault="005162E7" w:rsidP="0023691B">
+      <w:pPr>
+        <w:pStyle w:val="Odsekzoznamu"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023691B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>Žiadateľ v súčasnosti býva (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023691B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u rodičov,  u iných príbuzných, podnájom, slobodáreň, ubytovňa, atď.):  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0023691B" w:rsidRDefault="0023691B" w:rsidP="0023691B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005162E7" w:rsidRPr="0023691B" w:rsidRDefault="005162E7" w:rsidP="0023691B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023691B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>.............................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="0023691B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>....................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>.......................</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...48 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005162E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t>Iné okolnosti súvisiace so žiadosťou ( napr. závažné zdravotné pomery žiadateľa, ZŤP )</w:t>
-[...99 lines deleted...]
-    <w:p w:rsidR="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
+        <w:t>Dôvod podania žiadosti :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A407A" w:rsidRPr="005162E7" w:rsidRDefault="006A407A" w:rsidP="005162E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="005162E7" w:rsidRPr="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>...............................................................................................................................................................................</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-    <w:p w:rsidR="005162E7" w:rsidRDefault="005162E7" w:rsidP="005162E7">
+      <w:r w:rsidR="00AB3C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB3C39" w:rsidRDefault="00AB3C39" w:rsidP="005162E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AB3C39" w:rsidRPr="005162E7" w:rsidRDefault="00AB3C39" w:rsidP="005162E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>..............................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB3C39" w:rsidRDefault="00AB3C39" w:rsidP="00AB3C39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="sk-SK"/>
-[...49 lines deleted...]
-    <w:p w:rsidR="006A407A" w:rsidRDefault="006A407A" w:rsidP="005162E7">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AB3C39" w:rsidRPr="00AB3C39" w:rsidRDefault="00AB3C39" w:rsidP="00AB3C39">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB3C39">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V zmysle zákona č. 18/2018 Z.z. o ochrane osobných údajov súhlasím s tým, aby Obec Zemianske Kostoľany  spracúvala   moje osobné údaje uvedené v tejto žiadosti pre účel notifikácie o stave vybavenia žiadosti. Súhlas udeľujem na dobu vybavovania predmetného podania. Tento súhlas je možné odvolať písomne na adrese: Obec Zemianske Kostoľany, 4. apríla 60/28, 972 43 Zemianske Kostoľany.                                            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB3C39" w:rsidRPr="00AB3C39" w:rsidRDefault="00AB3C39" w:rsidP="00AB3C39">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB3C39">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Čestne prehlasujem, že všetky údaje uvedené v žiadosti sú pravdivé a som si vedomý(á) právnych následkov v prípade uvedenia nepravdivých údajov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD64B1" w:rsidRPr="00AB3C39" w:rsidRDefault="00AB3C39" w:rsidP="00AB3C39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="003F7583" w:rsidRPr="005162E7" w:rsidRDefault="003F7583" w:rsidP="005162E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">V Zemianskych Kostoľanoch,  dňa: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E37C46">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podpis žiadateľa:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A407A" w:rsidRDefault="005162E7" w:rsidP="00F07B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005162E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-      </w:pPr>
-[...121 lines deleted...]
-    <w:p w:rsidR="006A407A" w:rsidRDefault="005162E7" w:rsidP="00F07B35">
+        <w:t>Povinn</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005162E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> príloh</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005162E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A407A" w:rsidRDefault="005162E7" w:rsidP="006A407A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:u w:val="single"/>
-[...44 lines deleted...]
-    <w:p w:rsidR="006A407A" w:rsidRDefault="005162E7" w:rsidP="006A407A">
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>- potvrdenie o príjme žiadateľa (ľov) za pr</w:t>
+      </w:r>
+      <w:r w:rsidR="00283423">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>edchádzajúci kalendá</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>rn</w:t>
+      </w:r>
+      <w:r w:rsidR="00283423">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y rok </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F07B35" w:rsidRPr="006A407A" w:rsidRDefault="006A407A" w:rsidP="006A407A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005162E7">
-[...40 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00F07B35" w:rsidRPr="006A407A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t>čestné prehlásenie v ktorom žiadateľ vyhlasuje, že nie je výhradným vlastníkom nehnuteľnosti určenej na bývanie</w:t>
+        <w:t>čestné prehlásenie v ktorom žiadateľ vyhlasuje, že nie je vý</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>lučným</w:t>
       </w:r>
       <w:r w:rsidR="00F07B35" w:rsidRPr="006A407A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
+        <w:t xml:space="preserve"> vlastníkom nehnuteľnosti určenej na bývanie</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07B35" w:rsidRPr="006A407A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F07B35" w:rsidRPr="006A407A" w:rsidSect="003F7583">
+    <w:sectPr w:rsidR="00F07B35" w:rsidRPr="006A407A" w:rsidSect="00AB3C39">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="284" w:right="851" w:bottom="709" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="567" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="0DD84158"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9DA64C4"/>
+    <w:lvl w:ilvl="0" w:tplc="041B000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="59723282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9F0FBF2"/>
     <w:lvl w:ilvl="0" w:tplc="F39EB97E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1905" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2625" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1749,51 +1780,51 @@
     <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6945" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7665" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="5E565D75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC0EE3D0"/>
     <w:lvl w:ilvl="0" w:tplc="D8FCCAF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1862,88 +1893,105 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A4F74"/>
+    <w:rsid w:val="00044C15"/>
+    <w:rsid w:val="001679E6"/>
+    <w:rsid w:val="0023691B"/>
     <w:rsid w:val="00283423"/>
+    <w:rsid w:val="003412D8"/>
     <w:rsid w:val="003F7583"/>
+    <w:rsid w:val="004224A7"/>
     <w:rsid w:val="004539CA"/>
     <w:rsid w:val="00497EB2"/>
     <w:rsid w:val="004A4F74"/>
+    <w:rsid w:val="004E7BF5"/>
     <w:rsid w:val="005162E7"/>
     <w:rsid w:val="006A407A"/>
+    <w:rsid w:val="006B705A"/>
+    <w:rsid w:val="008300A7"/>
+    <w:rsid w:val="00965146"/>
+    <w:rsid w:val="009C53FD"/>
+    <w:rsid w:val="00AB3C39"/>
+    <w:rsid w:val="00AD64B1"/>
+    <w:rsid w:val="00C32B20"/>
     <w:rsid w:val="00E45714"/>
     <w:rsid w:val="00F07B35"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
@@ -2354,50 +2402,51 @@
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char">
     <w:name w:val="Char"/>
     <w:basedOn w:val="Normlny"/>
     <w:rsid w:val="00497EB2"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -2656,78 +2705,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D6CB696-CEE3-47A1-85D8-D2636DBBACFF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C583DABD-0E3B-4729-86CD-7BF6596CD5EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>432</Words>
-  <Characters>2468</Characters>
+  <Words>415</Words>
+  <Characters>2368</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2895</CharactersWithSpaces>
+  <CharactersWithSpaces>2778</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>HP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>